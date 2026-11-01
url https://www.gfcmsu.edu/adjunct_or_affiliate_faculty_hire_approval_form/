--- v0 (2026-10-11)
+++ v1 (2026-11-01)
@@ -1,94 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7B84A764" w14:textId="6BD7277A" w:rsidR="00161B76" w:rsidRDefault="00742CBF">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B84A78C" wp14:editId="7B84A78D">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B84A78C" wp14:editId="7B84A78D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>457200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>20954</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1792676" cy="504187"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Image 2" descr="A logo of a river  Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Image 2" descr="A logo of a river  Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:blip r:embed="rId10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1792676" cy="504187"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="002B6079">
         <w:t>6</w:t>
       </w:r>
@@ -737,152 +738,149 @@
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-976680282"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B3D49" w:rsidRPr="000F48FA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003B3D49" w:rsidRPr="68EDC263">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Clinical</w:t>
       </w:r>
-      <w:r w:rsidR="007D3005">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="007D3005" w:rsidRPr="68EDC263">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F733E" w:rsidRPr="68EDC263">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Adjunct (by hour)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-899515183"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003B3D49">
         <w:t>Non</w:t>
       </w:r>
       <w:r w:rsidR="000F48FA">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="003B3D49">
         <w:t>Credit</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="759C686E" w14:textId="1515B71B" w:rsidR="002F733E" w:rsidRDefault="002F733E" w:rsidP="0094115E">
+    <w:p w14:paraId="7B84A76B" w14:textId="1515B71B" w:rsidR="002F733E" w:rsidRDefault="002F733E" w:rsidP="0094115E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1554"/>
           <w:tab w:val="left" w:pos="3714"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="100"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1902982403"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Tutor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B84A76B" w14:textId="77777777" w:rsidR="00161B76" w:rsidRDefault="00161B76">
-[...4 lines deleted...]
-    <w:p w14:paraId="7B84A76C" w14:textId="77777777" w:rsidR="00161B76" w:rsidRDefault="00742CBF">
+    <w:p w14:paraId="7B84A76C" w14:textId="74F72AFF" w:rsidR="00161B76" w:rsidRDefault="00742CBF">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
@@ -988,55 +986,55 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>docs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>already</w:t>
+      <w:r w:rsidR="001252F4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>are already</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -1100,51 +1098,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>form)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B84A76D" w14:textId="684DB97C" w:rsidR="00161B76" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7B84A76D" w14:textId="684DB97C" w:rsidR="00161B76" w:rsidRDefault="008A035D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2274"/>
           <w:tab w:val="left" w:pos="3563"/>
           <w:tab w:val="left" w:pos="4434"/>
           <w:tab w:val="left" w:pos="7314"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="114" w:right="1370"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-2048824197"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1614,51 +1612,51 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Folio ID: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1666519605"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00395C0D" w:rsidRPr="00AE6C03">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7B84A771" w14:textId="6F2D2F44" w:rsidR="00161B76" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7B84A771" w14:textId="6F2D2F44" w:rsidR="00161B76" w:rsidRDefault="008A035D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="114"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:spacing w:val="6"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-539736775"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00F66F5E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:spacing w:val="6"/>
               <w:sz w:val="20"/>
@@ -1849,51 +1847,51 @@
       <w:r w:rsidR="00742CBF">
         <w:t>Dir</w:t>
       </w:r>
       <w:r w:rsidR="00742CBF">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00742CBF">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidR="00742CBF">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00742CBF">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B84A774" w14:textId="77777777" w:rsidR="00161B76" w:rsidRDefault="00161B76">
+    <w:p w14:paraId="521DF9EE" w14:textId="2B4668AE" w:rsidR="00161B76" w:rsidRDefault="00161B76">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B84A775" w14:textId="4B4E134C" w:rsidR="00161B76" w:rsidRDefault="00742CBF">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Interview</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2253,104 +2251,106 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1595205002"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00F62C84" w:rsidRPr="00A57522">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7B84A778" w14:textId="77777777" w:rsidR="00161B76" w:rsidRDefault="00161B76">
+    <w:p w14:paraId="7B84A778" w14:textId="1E5519F3" w:rsidR="00161B76" w:rsidRDefault="00161B76">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B84A779" w14:textId="00ECB8A1" w:rsidR="00161B76" w:rsidRDefault="00742CBF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7314"/>
           <w:tab w:val="left" w:pos="8754"/>
         </w:tabs>
         <w:ind w:left="100"/>
       </w:pPr>
       <w:r>
         <w:t>Does</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>this</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>applicant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>teach</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>any</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>other</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2532,51 +2532,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:id w:val="1931072726"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00F62C84" w:rsidRPr="00A57522">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7B84A77B" w14:textId="77777777" w:rsidR="00161B76" w:rsidRDefault="00161B76">
+    <w:p w14:paraId="7B84A77B" w14:textId="41D15080" w:rsidR="00161B76" w:rsidRDefault="00161B76">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B84A77C" w14:textId="4DB0D360" w:rsidR="00161B76" w:rsidRDefault="00742CBF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2994"/>
           <w:tab w:val="left" w:pos="4434"/>
           <w:tab w:val="left" w:pos="5859"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Recommendation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2671,51 +2671,51 @@
       <w:r>
         <w:t>check</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>one</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC027B3" w14:textId="77777777" w:rsidR="001B7B37" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0BC027B3" w14:textId="77777777" w:rsidR="001B7B37" w:rsidRDefault="008A035D">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="114" w:right="378"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-1105416408"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00C740B0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
@@ -2974,51 +2974,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00742CBF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="22"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00742CBF">
         <w:t xml:space="preserve">Meets requirement but not hiring currently; please keep on ﬁle in Adjunct Pool for future needs. </w:t>
       </w:r>
       <w:r w:rsidR="00742CBF">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(Return to HR)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B84A77D" w14:textId="484055F4" w:rsidR="00161B76" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7B84A77D" w14:textId="484055F4" w:rsidR="00161B76" w:rsidRDefault="008A035D">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="114" w:right="378"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-365448433"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="001B7B37">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
@@ -3135,51 +3135,51 @@
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00F62C84" w:rsidRPr="00A57522">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7B84A780" w14:textId="77777777" w:rsidR="00161B76" w:rsidRDefault="00161B76">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B84A781" w14:textId="7A88FF85" w:rsidR="00161B76" w:rsidRDefault="00742CBF">
+    <w:p w14:paraId="7B84A786" w14:textId="0489B65B" w:rsidR="00161B76" w:rsidRPr="006507FC" w:rsidRDefault="00742CBF" w:rsidP="00D255A6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2274"/>
           <w:tab w:val="left" w:pos="3699"/>
           <w:tab w:val="left" w:pos="4434"/>
           <w:tab w:val="left" w:pos="7299"/>
           <w:tab w:val="left" w:pos="8653"/>
         </w:tabs>
         <w:ind w:left="100"/>
       </w:pPr>
       <w:r>
         <w:t>Will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>this</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3272,652 +3272,417 @@
         <w:t>Independent Contractor</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Index #: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="920453933"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00F62C84" w:rsidRPr="00A57522">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-    </w:p>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="006507FC">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00D255A6">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="091FD979" w:rsidRPr="0055390B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Will this applicant need a Great Falls College email address</w:t>
+      </w:r>
+      <w:r w:rsidR="091FD979">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006507FC">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-745113266"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="006507FC">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="006507FC">
+        <w:t xml:space="preserve">Yes   </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-351333644"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="006507FC">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="006507FC">
+        <w:t>No</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Additional Notes: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:id w:val="1773824020"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00F62C84" w:rsidRPr="00A57522">
+          <w:r w:rsidR="00F62C84" w:rsidRPr="01DD5AB4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7B84A786" w14:textId="77777777" w:rsidR="00161B76" w:rsidRDefault="00742CBF">
-[...181 lines deleted...]
-    <w:p w14:paraId="7B84A787" w14:textId="77777777" w:rsidR="00161B76" w:rsidRDefault="00742CBF">
+    <w:p w14:paraId="7B84A78A" w14:textId="576DB263" w:rsidR="00161B76" w:rsidRPr="005A6E88" w:rsidRDefault="005A6E88" w:rsidP="005A6E88">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6580"/>
         </w:tabs>
         <w:spacing w:before="21"/>
         <w:ind w:left="2980"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0027370E">
+        <w:t>____________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0027370E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00742CBF">
         <w:t>Division</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00742CBF">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00742CBF">
         <w:t>Director</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00742CBF">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00742CBF">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00742CBF">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00742CBF">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B84A789" w14:textId="77777777" w:rsidR="00161B76" w:rsidRDefault="00742CBF">
-[...151 lines deleted...]
-    <w:p w14:paraId="7B84A78B" w14:textId="77777777" w:rsidR="00161B76" w:rsidRDefault="00742CBF">
+    <w:p w14:paraId="7B84A78B" w14:textId="45F0D110" w:rsidR="00161B76" w:rsidRDefault="005A6E88">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6579"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="2980"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0027370E">
+        <w:t>____________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0027370E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00742CBF">
         <w:t>Executive</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00742CBF">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00742CBF">
         <w:t>Director</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00742CBF">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00742CBF">
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00742CBF">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00742CBF">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Instruction</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00742CBF">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00742CBF">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00161B76">
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="700" w:right="760" w:bottom="940" w:left="620" w:header="0" w:footer="746" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40D26977" w14:textId="77777777" w:rsidR="00217FB2" w:rsidRDefault="00217FB2">
+    <w:p w14:paraId="119CB9AE" w14:textId="77777777" w:rsidR="005A778B" w:rsidRDefault="005A778B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14C660C9" w14:textId="77777777" w:rsidR="00217FB2" w:rsidRDefault="00217FB2">
+    <w:p w14:paraId="47EA7021" w14:textId="77777777" w:rsidR="005A778B" w:rsidRDefault="005A778B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B84A7CA" w14:textId="77777777" w:rsidR="00161B76" w:rsidRDefault="00742CBF">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487520256" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B84A7CB" wp14:editId="7B84A7CC">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B84A7CB" wp14:editId="6C9F7AD4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>799591</wp:posOffset>
+                <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9445243</wp:posOffset>
+                <wp:posOffset>9625965</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6174105" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6174105" cy="165735"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="7B84A7CD" w14:textId="4C4D5FFE" w:rsidR="00161B76" w:rsidRDefault="00407C11">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="245" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
-                            <w:t>Route through DocuSign to</w:t>
+                            <w:t xml:space="preserve">Route through </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:t>DocuSign</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:t xml:space="preserve"> to</w:t>
                           </w:r>
                           <w:r w:rsidR="00742CBF">
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00742CBF">
                             <w:t>HR,</w:t>
                           </w:r>
                           <w:r w:rsidR="00742CBF">
                             <w:rPr>
                               <w:spacing w:val="-8"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00742CBF">
                             <w:t>Payroll,</w:t>
                           </w:r>
                           <w:r w:rsidR="00742CBF">
                             <w:rPr>
                               <w:spacing w:val="-8"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
@@ -3986,61 +3751,69 @@
                           </w:r>
                           <w:r w:rsidR="00D56897">
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>inator</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7B84A7CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:62.95pt;margin-top:743.7pt;width:486.15pt;height:13.05pt;z-index:-15796224;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8xo9JlQEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNMlCuyhqugJWIKQV&#10;rLTsB7iO3UTEHjPjNunfM3bTFsFtxWU8tsdv3nvj9d3kBnEwSD34RlaLUgrjNbS93zXy+cfnN++l&#10;oKh8qwbwppFHQ/Ju8/rVegy1uYEOhtagYBBP9Rga2cUY6qIg3RmnaAHBeL60gE5F3uKuaFGNjO6G&#10;4qYsV8UI2AYEbYj49P50KTcZ31qj43dryUQxNJK5xRwxx22KxWat6h2q0PV6pqFewMKp3nPTC9S9&#10;ikrssf8HyvUagcDGhQZXgLW9NlkDq6nKv9Q8dSqYrIXNoXCxif4frP52eAqPKOL0ESYeYBZB4QH0&#10;T2JvijFQPdckT6kmrk5CJ4surSxB8EP29njx00xRaD5cVbfvqnIphea7arW8fbtMhhfX1wEpfjHg&#10;REoaiTyvzEAdHiieSs8lM5lT/8QkTtuJS1K6hfbIIkaeYyPp116hkWL46tmoNPRzgudke04wDp8g&#10;f42kxcOHfQTb585X3LkzTyBzn39LGvGf+1x1/dOb3wAAAP//AwBQSwMEFAAGAAgAAAAhAByhkZni&#10;AAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo09CUJMSpKgQnJNQ0HDg6&#10;sZtYjdchdtvw92xPcJvRPs3OFJvZDuysJ28cClguImAaW6cMdgI+67eHFJgPEpUcHGoBP9rDpry9&#10;KWSu3AUrfd6HjlEI+lwK6EMYc85922sr/cKNGul2cJOVgezUcTXJC4XbgcdRtOZWGqQPvRz1S6/b&#10;4/5kBWy/sHo13x/NrjpUpq6zCN/XRyHu7+btM7Cg5/AHw7U+VYeSOjXuhMqzgXycZISSWKVPK2BX&#10;JMrSGFhDKlk+JsDLgv+fUf4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfMaPSZUBAAAb&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHKGRmeIA&#10;AAAOAQAADwAAAAAAAAAAAAAAAADvAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:757.95pt;width:486.15pt;height:13.05pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8xo9JlQEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNMlCuyhqugJWIKQV&#10;rLTsB7iO3UTEHjPjNunfM3bTFsFtxWU8tsdv3nvj9d3kBnEwSD34RlaLUgrjNbS93zXy+cfnN++l&#10;oKh8qwbwppFHQ/Ju8/rVegy1uYEOhtagYBBP9Rga2cUY6qIg3RmnaAHBeL60gE5F3uKuaFGNjO6G&#10;4qYsV8UI2AYEbYj49P50KTcZ31qj43dryUQxNJK5xRwxx22KxWat6h2q0PV6pqFewMKp3nPTC9S9&#10;ikrssf8HyvUagcDGhQZXgLW9NlkDq6nKv9Q8dSqYrIXNoXCxif4frP52eAqPKOL0ESYeYBZB4QH0&#10;T2JvijFQPdckT6kmrk5CJ4surSxB8EP29njx00xRaD5cVbfvqnIphea7arW8fbtMhhfX1wEpfjHg&#10;REoaiTyvzEAdHiieSs8lM5lT/8QkTtuJS1K6hfbIIkaeYyPp116hkWL46tmoNPRzgudke04wDp8g&#10;f42kxcOHfQTb585X3LkzTyBzn39LGvGf+1x1/dOb3wAAAP//AwBQSwMEFAAGAAgAAAAhAPd8hSrf&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3UBLk8apKgQnJNQ0HDg6&#10;sZtYjdchdtvw92xPcNyZ0eybfDO5np3NGKxHCfOZAGaw8dpiK+GzentYAQtRoVa9RyPhxwTYFLc3&#10;ucq0v2BpzvvYMirBkCkJXYxDxnloOuNUmPnBIHkHPzoV6Rxbrkd1oXLX80SIJXfKIn3o1GBeOtMc&#10;9ycnYfuF5av9/qh35aG0VZUKfF8epby/m7ZrYNFM8S8MV3xCh4KYan9CHVgvgYZEUhfzRQqM/PQ5&#10;eQRWX6WnRAAvcv5/QvELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfMaPSZUBAAAbAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA93yFKt8AAAAK&#10;AQAADwAAAAAAAAAAAAAAAADvAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="7B84A7CD" w14:textId="4C4D5FFE" w:rsidR="00161B76" w:rsidRDefault="00407C11">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
-                      <w:t>Route through DocuSign to</w:t>
+                      <w:t xml:space="preserve">Route through </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>DocuSign</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:t xml:space="preserve"> to</w:t>
                     </w:r>
                     <w:r w:rsidR="00742CBF">
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00742CBF">
                       <w:t>HR,</w:t>
                     </w:r>
                     <w:r w:rsidR="00742CBF">
                       <w:rPr>
                         <w:spacing w:val="-8"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00742CBF">
                       <w:t>Payroll,</w:t>
                     </w:r>
                     <w:r w:rsidR="00742CBF">
                       <w:rPr>
                         <w:spacing w:val="-8"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
@@ -4107,202 +3880,519 @@
                       </w:rPr>
                       <w:t>Coord</w:t>
                     </w:r>
                     <w:r w:rsidR="00D56897">
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>inator</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14649B3A" w14:textId="77777777" w:rsidR="00217FB2" w:rsidRDefault="00217FB2">
+    <w:p w14:paraId="60447FA8" w14:textId="77777777" w:rsidR="005A778B" w:rsidRDefault="005A778B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C122035" w14:textId="77777777" w:rsidR="00217FB2" w:rsidRDefault="00217FB2">
+    <w:p w14:paraId="08588010" w14:textId="77777777" w:rsidR="005A778B" w:rsidRDefault="005A778B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="729CBAD1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="6250F60A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7FFC6152">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0406A484">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F940B29E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0A8E290C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="05C83E28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D71C0F18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7F88FAB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F0BE478A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7876FC1C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="9A902884">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2014" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9E221BF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2734" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="37284CC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3454" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FE1C4042">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4174" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6F42D1D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4894" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8ED2951A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5614" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9D22CEEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6334" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FF0E623E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7054" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5A6A1F26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7774" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1646352063">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1447652323">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00161B76"/>
     <w:rsid w:val="00022F3C"/>
     <w:rsid w:val="0002623A"/>
     <w:rsid w:val="0007033C"/>
     <w:rsid w:val="000E2424"/>
     <w:rsid w:val="000F48FA"/>
     <w:rsid w:val="001022B8"/>
+    <w:rsid w:val="00117DE4"/>
+    <w:rsid w:val="001252F4"/>
     <w:rsid w:val="00132F40"/>
     <w:rsid w:val="00161B76"/>
+    <w:rsid w:val="001A05A7"/>
     <w:rsid w:val="001B7B37"/>
     <w:rsid w:val="001E1951"/>
     <w:rsid w:val="00217FB2"/>
     <w:rsid w:val="0023479F"/>
     <w:rsid w:val="002507BF"/>
     <w:rsid w:val="0025101B"/>
     <w:rsid w:val="0025507D"/>
     <w:rsid w:val="00261497"/>
+    <w:rsid w:val="00272D71"/>
+    <w:rsid w:val="0027370E"/>
     <w:rsid w:val="0027491D"/>
     <w:rsid w:val="002B6079"/>
     <w:rsid w:val="002F2830"/>
     <w:rsid w:val="002F733E"/>
     <w:rsid w:val="00303F22"/>
     <w:rsid w:val="00304AD0"/>
+    <w:rsid w:val="003054BC"/>
+    <w:rsid w:val="00327947"/>
+    <w:rsid w:val="00327DE8"/>
+    <w:rsid w:val="003341A4"/>
+    <w:rsid w:val="00356DAA"/>
+    <w:rsid w:val="00376BFC"/>
     <w:rsid w:val="00395C0D"/>
     <w:rsid w:val="003B3D49"/>
     <w:rsid w:val="003C3AFF"/>
+    <w:rsid w:val="003D65B5"/>
+    <w:rsid w:val="003E3A1C"/>
     <w:rsid w:val="003F0012"/>
     <w:rsid w:val="004039F8"/>
     <w:rsid w:val="00407C11"/>
+    <w:rsid w:val="00481E22"/>
     <w:rsid w:val="00496BF1"/>
     <w:rsid w:val="004B429C"/>
+    <w:rsid w:val="004C1A5A"/>
+    <w:rsid w:val="004D348E"/>
     <w:rsid w:val="004E492A"/>
     <w:rsid w:val="004F3B99"/>
+    <w:rsid w:val="00502068"/>
+    <w:rsid w:val="0055390B"/>
     <w:rsid w:val="00570FB5"/>
     <w:rsid w:val="005A05CE"/>
+    <w:rsid w:val="005A6E88"/>
+    <w:rsid w:val="005A778B"/>
     <w:rsid w:val="006049AE"/>
     <w:rsid w:val="00646E52"/>
+    <w:rsid w:val="006507FC"/>
+    <w:rsid w:val="00693A45"/>
     <w:rsid w:val="006967D9"/>
+    <w:rsid w:val="006A00F7"/>
     <w:rsid w:val="006A470F"/>
+    <w:rsid w:val="006A47B0"/>
+    <w:rsid w:val="006C27F6"/>
     <w:rsid w:val="006E6454"/>
+    <w:rsid w:val="006F3D36"/>
+    <w:rsid w:val="006F5940"/>
     <w:rsid w:val="007125F6"/>
+    <w:rsid w:val="00714CCF"/>
     <w:rsid w:val="00725CFD"/>
     <w:rsid w:val="00742CBF"/>
     <w:rsid w:val="007533F2"/>
+    <w:rsid w:val="0075455A"/>
+    <w:rsid w:val="00792564"/>
     <w:rsid w:val="007D1404"/>
     <w:rsid w:val="007D18D8"/>
     <w:rsid w:val="007D3005"/>
+    <w:rsid w:val="00800099"/>
     <w:rsid w:val="0082580A"/>
+    <w:rsid w:val="00843027"/>
     <w:rsid w:val="00850E83"/>
+    <w:rsid w:val="00861089"/>
+    <w:rsid w:val="008A035D"/>
     <w:rsid w:val="008A2056"/>
+    <w:rsid w:val="008B1875"/>
     <w:rsid w:val="00925E8E"/>
     <w:rsid w:val="00933B40"/>
     <w:rsid w:val="0094115E"/>
+    <w:rsid w:val="00970248"/>
     <w:rsid w:val="00985F41"/>
+    <w:rsid w:val="009B572F"/>
     <w:rsid w:val="00A040A8"/>
+    <w:rsid w:val="00A2315A"/>
+    <w:rsid w:val="00A555F9"/>
     <w:rsid w:val="00A57522"/>
     <w:rsid w:val="00AB7E6D"/>
     <w:rsid w:val="00AC32CC"/>
+    <w:rsid w:val="00AE22C1"/>
     <w:rsid w:val="00AE296F"/>
     <w:rsid w:val="00AE6C03"/>
     <w:rsid w:val="00B55FB7"/>
     <w:rsid w:val="00B91677"/>
+    <w:rsid w:val="00BD3C1F"/>
+    <w:rsid w:val="00BF0230"/>
     <w:rsid w:val="00C16227"/>
     <w:rsid w:val="00C740B0"/>
     <w:rsid w:val="00C90DED"/>
+    <w:rsid w:val="00CA2793"/>
     <w:rsid w:val="00CD2079"/>
     <w:rsid w:val="00CE59EB"/>
     <w:rsid w:val="00CF7AD5"/>
+    <w:rsid w:val="00D255A6"/>
     <w:rsid w:val="00D2786C"/>
     <w:rsid w:val="00D50AFC"/>
     <w:rsid w:val="00D56897"/>
     <w:rsid w:val="00DA0C1D"/>
     <w:rsid w:val="00DB0D83"/>
     <w:rsid w:val="00DB6BAE"/>
     <w:rsid w:val="00DC535D"/>
+    <w:rsid w:val="00DD4717"/>
+    <w:rsid w:val="00DE16D1"/>
+    <w:rsid w:val="00E40713"/>
     <w:rsid w:val="00ED5138"/>
     <w:rsid w:val="00F45EA9"/>
     <w:rsid w:val="00F61082"/>
     <w:rsid w:val="00F62C84"/>
     <w:rsid w:val="00F664B9"/>
     <w:rsid w:val="00F66F5E"/>
+    <w:rsid w:val="00F94237"/>
+    <w:rsid w:val="01DD5AB4"/>
+    <w:rsid w:val="0352DD9B"/>
+    <w:rsid w:val="077A0045"/>
+    <w:rsid w:val="091FD979"/>
+    <w:rsid w:val="0D6FB02E"/>
+    <w:rsid w:val="10B71F40"/>
+    <w:rsid w:val="1158AD69"/>
+    <w:rsid w:val="16968A58"/>
+    <w:rsid w:val="1BA1ACD9"/>
+    <w:rsid w:val="231F5E7C"/>
+    <w:rsid w:val="2324A668"/>
+    <w:rsid w:val="25D749B8"/>
+    <w:rsid w:val="269E726D"/>
+    <w:rsid w:val="2D22ABAB"/>
+    <w:rsid w:val="2D9E8BA9"/>
+    <w:rsid w:val="31819066"/>
+    <w:rsid w:val="3E7610DE"/>
+    <w:rsid w:val="4340EC9F"/>
+    <w:rsid w:val="44C4914E"/>
+    <w:rsid w:val="48BA030D"/>
+    <w:rsid w:val="4E82BF32"/>
+    <w:rsid w:val="55ECC2B8"/>
+    <w:rsid w:val="56A3AC4C"/>
+    <w:rsid w:val="589B7465"/>
+    <w:rsid w:val="5CAEDB11"/>
+    <w:rsid w:val="5D8DA095"/>
+    <w:rsid w:val="632AA732"/>
+    <w:rsid w:val="68EDC263"/>
+    <w:rsid w:val="6C840589"/>
+    <w:rsid w:val="74204C85"/>
+    <w:rsid w:val="763B93EA"/>
+    <w:rsid w:val="7BC424DA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B84A764"/>
-  <w15:docId w15:val="{3CC8F365-D3BB-4075-B7AD-3A033726802E}"/>
+  <w15:docId w15:val="{EED64108-EAA4-433D-BAB4-616A5C82B676}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -4807,51 +4897,51 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00933B40"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D67011CB-328A-4CA3-B80A-FB45D8641307}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -4907,135 +4997,190 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3952F251-6918-48B5-AFFE-A365F6A476C4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00327947" w:rsidRDefault="00327947" w:rsidP="00327947">
           <w:pPr>
             <w:pStyle w:val="51E81AD5BBE342E988485F7D9F9BF140"/>
           </w:pPr>
           <w:r w:rsidRPr="00F85379">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00327947"/>
+    <w:rsid w:val="00205817"/>
     <w:rsid w:val="00261497"/>
+    <w:rsid w:val="002A423C"/>
     <w:rsid w:val="002C7CF3"/>
     <w:rsid w:val="00327947"/>
     <w:rsid w:val="003F0012"/>
     <w:rsid w:val="00570FB5"/>
+    <w:rsid w:val="006916A2"/>
+    <w:rsid w:val="00693A45"/>
+    <w:rsid w:val="006C27F6"/>
+    <w:rsid w:val="006F5940"/>
+    <w:rsid w:val="00800099"/>
     <w:rsid w:val="00816C5F"/>
     <w:rsid w:val="00850E83"/>
     <w:rsid w:val="009D7E8E"/>
+    <w:rsid w:val="00C561D8"/>
     <w:rsid w:val="00C90DED"/>
     <w:rsid w:val="00CE59EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -5751,158 +5896,183 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-    <xsd:import namespace="e4fcdc13-2ac7-4920-bd5a-355c3eac5623"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CA3D11FA38684A488417E233754B282A" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ed3a77857ac39ed053f0a6a012d3db14">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="15b512f7-0478-427e-a0de-64315c50e767" xmlns:ns3="2f35ea30-3467-4c18-b774-2d5ceb877216" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ae71703d009df7551aa3c798065293b" ns2:_="" ns3:_="">
+    <xsd:import namespace="15b512f7-0478-427e-a0de-64315c50e767"/>
+    <xsd:import namespace="2f35ea30-3467-4c18-b774-2d5ceb877216"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="38184c0f-cc60-42a0-8d30-996cfec54efa" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="15b512f7-0478-427e-a0de-64315c50e767" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c66bcfc7-c51b-4bc8-8383-b8f609394d6e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c66bcfc7-c51b-4bc8-8383-b8f609394d6e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e4fcdc13-2ac7-4920-bd5a-355c3eac5623" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2f35ea30-3467-4c18-b774-2d5ceb877216" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3d159fb0-cda9-42e9-928f-899f710d7cdb}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e4fcdc13-2ac7-4920-bd5a-355c3eac5623">
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3a18fae6-817e-46d7-a067-586317261524}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2f35ea30-3467-4c18-b774-2d5ceb877216">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -5960,128 +6130,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="38184c0f-cc60-42a0-8d30-996cfec54efa">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="15b512f7-0478-427e-a0de-64315c50e767">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="e4fcdc13-2ac7-4920-bd5a-355c3eac5623" xsi:nil="true"/>
+    <TaxCatchAll xmlns="2f35ea30-3467-4c18-b774-2d5ceb877216" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6CFE145-3E28-476E-8CC1-065BC8E5E6BB}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F264097-E3E9-4BBC-BC61-C1CB340A129D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F62E373A-8172-4D49-BC6A-0AF9697E0C4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="38184c0f-cc60-42a0-8d30-996cfec54efa"/>
-    <ds:schemaRef ds:uri="e4fcdc13-2ac7-4920-bd5a-355c3eac5623"/>
+    <ds:schemaRef ds:uri="15b512f7-0478-427e-a0de-64315c50e767"/>
+    <ds:schemaRef ds:uri="2f35ea30-3467-4c18-b774-2d5ceb877216"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6CFE145-3E28-476E-8CC1-065BC8E5E6BB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46C15364-94D8-45AA-8642-9C5BD29DEDDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="38184c0f-cc60-42a0-8d30-996cfec54efa"/>
-    <ds:schemaRef ds:uri="e4fcdc13-2ac7-4920-bd5a-355c3eac5623"/>
+    <ds:schemaRef ds:uri="15b512f7-0478-427e-a0de-64315c50e767"/>
+    <ds:schemaRef ds:uri="2f35ea30-3467-4c18-b774-2d5ceb877216"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>397</Words>
-  <Characters>2268</Characters>
+  <Words>417</Words>
+  <Characters>2378</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2660</CharactersWithSpaces>
+  <CharactersWithSpaces>2790</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Teri Hassell</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-01-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 24 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2025-01-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Adobe PDF Library 24.5.96</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ContentTypeId">
-    <vt:lpwstr>0x010100406F3B7FB6BE0145A5B7C726B89C2C04</vt:lpwstr>
+    <vt:lpwstr>0x010100CA3D11FA38684A488417E233754B282A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>