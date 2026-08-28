--- v0 (2026-06-25)
+++ v1 (2026-08-28)
@@ -564,51 +564,51 @@
           <w:r w:rsidR="006967D9" w:rsidRPr="00AE6C03">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AC32CC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B84A769" w14:textId="77777777" w:rsidR="00161B76" w:rsidRDefault="00161B76">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B84A76A" w14:textId="02EEB0DB" w:rsidR="00161B76" w:rsidRDefault="00742CBF">
+    <w:p w14:paraId="7B84A76A" w14:textId="1A4DE615" w:rsidR="00161B76" w:rsidRDefault="00742CBF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1554"/>
           <w:tab w:val="left" w:pos="3714"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="100"/>
       </w:pPr>
       <w:r w:rsidRPr="00132F40">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Choose</w:t>
       </w:r>
       <w:r w:rsidRPr="00132F40">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00132F40">
@@ -627,50 +627,53 @@
           <w:id w:val="695743732"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="006A470F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Adjunct </w:t>
       </w:r>
+      <w:r w:rsidR="003C3AFF">
+        <w:t>(by credit)</w:t>
+      </w:r>
       <w:r w:rsidR="007D3005">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0094115E">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="680012831"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="006A470F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
@@ -697,134 +700,181 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(Concurrent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Dual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Credit)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59775D10" w14:textId="277AC4B2" w:rsidR="0094115E" w:rsidRDefault="0094115E" w:rsidP="0094115E">
+    <w:p w14:paraId="59775D10" w14:textId="56AC29D9" w:rsidR="0094115E" w:rsidRDefault="0094115E" w:rsidP="0094115E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1554"/>
           <w:tab w:val="left" w:pos="3714"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="100"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-976680282"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B3D49" w:rsidRPr="000F48FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Clinical</w:t>
       </w:r>
       <w:r w:rsidR="007D3005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Teaching Assistant</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F733E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Adjunct (by hour)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-899515183"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B3D49">
         <w:t>Non</w:t>
       </w:r>
       <w:r w:rsidR="000F48FA">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="003B3D49">
         <w:t>Credit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759C686E" w14:textId="1515B71B" w:rsidR="002F733E" w:rsidRDefault="002F733E" w:rsidP="0094115E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1554"/>
+          <w:tab w:val="left" w:pos="3714"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1902982403"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tutor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B84A76B" w14:textId="77777777" w:rsidR="00161B76" w:rsidRDefault="00161B76">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B84A76C" w14:textId="77777777" w:rsidR="00161B76" w:rsidRDefault="00742CBF">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
         </w:rPr>
@@ -2049,58 +2099,50 @@
         </w:rPr>
         <w:t>form</w:t>
       </w:r>
       <w:r w:rsidR="00A040A8">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.  If t</w:t>
       </w:r>
       <w:r w:rsidR="00F664B9">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>he primary employer is an industry partner, a formal interview &amp; reference check are not required.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD2B284" w14:textId="77777777" w:rsidR="00F664B9" w:rsidRDefault="00F664B9">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7B84A776" w14:textId="64D6EEE5" w:rsidR="00161B76" w:rsidRDefault="00742CBF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2857"/>
           <w:tab w:val="left" w:pos="4105"/>
         </w:tabs>
         <w:spacing w:before="20"/>
         <w:ind w:left="820"/>
       </w:pPr>
       <w:r>
         <w:t>Interviewed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>by:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
@@ -2969,56 +3011,50 @@
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="001B7B37">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00742CBF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00742CBF">
         <w:t>Meets requirements; recommend hiring.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="13D17E7A" w14:textId="77777777" w:rsidR="00F62C84" w:rsidRDefault="00742CBF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2857"/>
           <w:tab w:val="left" w:pos="4523"/>
           <w:tab w:val="left" w:pos="5139"/>
           <w:tab w:val="left" w:pos="6711"/>
         </w:tabs>
         <w:spacing w:before="19"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Semester/Date &amp; Year:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="75"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3731,58 +3767,58 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00161B76">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="700" w:right="760" w:bottom="940" w:left="620" w:header="0" w:footer="746" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52DE0B5E" w14:textId="77777777" w:rsidR="00B91677" w:rsidRDefault="00B91677">
+    <w:p w14:paraId="40D26977" w14:textId="77777777" w:rsidR="00217FB2" w:rsidRDefault="00217FB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26167B27" w14:textId="77777777" w:rsidR="00B91677" w:rsidRDefault="00B91677">
+    <w:p w14:paraId="14C660C9" w14:textId="77777777" w:rsidR="00217FB2" w:rsidRDefault="00217FB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
@@ -4071,135 +4107,139 @@
                       </w:rPr>
                       <w:t>Coord</w:t>
                     </w:r>
                     <w:r w:rsidR="00D56897">
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>inator</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01E54963" w14:textId="77777777" w:rsidR="00B91677" w:rsidRDefault="00B91677">
+    <w:p w14:paraId="14649B3A" w14:textId="77777777" w:rsidR="00217FB2" w:rsidRDefault="00217FB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44012681" w14:textId="77777777" w:rsidR="00B91677" w:rsidRDefault="00B91677">
+    <w:p w14:paraId="0C122035" w14:textId="77777777" w:rsidR="00217FB2" w:rsidRDefault="00217FB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00161B76"/>
     <w:rsid w:val="00022F3C"/>
     <w:rsid w:val="0002623A"/>
     <w:rsid w:val="0007033C"/>
     <w:rsid w:val="000E2424"/>
     <w:rsid w:val="000F48FA"/>
     <w:rsid w:val="001022B8"/>
     <w:rsid w:val="00132F40"/>
     <w:rsid w:val="00161B76"/>
     <w:rsid w:val="001B7B37"/>
     <w:rsid w:val="001E1951"/>
+    <w:rsid w:val="00217FB2"/>
     <w:rsid w:val="0023479F"/>
     <w:rsid w:val="002507BF"/>
     <w:rsid w:val="0025101B"/>
     <w:rsid w:val="0025507D"/>
     <w:rsid w:val="00261497"/>
     <w:rsid w:val="0027491D"/>
     <w:rsid w:val="002B6079"/>
     <w:rsid w:val="002F2830"/>
+    <w:rsid w:val="002F733E"/>
     <w:rsid w:val="00303F22"/>
     <w:rsid w:val="00304AD0"/>
     <w:rsid w:val="00395C0D"/>
     <w:rsid w:val="003B3D49"/>
+    <w:rsid w:val="003C3AFF"/>
     <w:rsid w:val="003F0012"/>
     <w:rsid w:val="004039F8"/>
     <w:rsid w:val="00407C11"/>
     <w:rsid w:val="00496BF1"/>
+    <w:rsid w:val="004B429C"/>
     <w:rsid w:val="004E492A"/>
     <w:rsid w:val="004F3B99"/>
+    <w:rsid w:val="00570FB5"/>
     <w:rsid w:val="005A05CE"/>
     <w:rsid w:val="006049AE"/>
     <w:rsid w:val="00646E52"/>
     <w:rsid w:val="006967D9"/>
     <w:rsid w:val="006A470F"/>
     <w:rsid w:val="006E6454"/>
     <w:rsid w:val="007125F6"/>
     <w:rsid w:val="00725CFD"/>
     <w:rsid w:val="00742CBF"/>
+    <w:rsid w:val="007533F2"/>
     <w:rsid w:val="007D1404"/>
     <w:rsid w:val="007D18D8"/>
     <w:rsid w:val="007D3005"/>
     <w:rsid w:val="0082580A"/>
     <w:rsid w:val="00850E83"/>
     <w:rsid w:val="008A2056"/>
     <w:rsid w:val="00925E8E"/>
     <w:rsid w:val="00933B40"/>
     <w:rsid w:val="0094115E"/>
     <w:rsid w:val="00985F41"/>
     <w:rsid w:val="00A040A8"/>
     <w:rsid w:val="00A57522"/>
     <w:rsid w:val="00AB7E6D"/>
     <w:rsid w:val="00AC32CC"/>
     <w:rsid w:val="00AE296F"/>
     <w:rsid w:val="00AE6C03"/>
     <w:rsid w:val="00B55FB7"/>
     <w:rsid w:val="00B91677"/>
     <w:rsid w:val="00C16227"/>
     <w:rsid w:val="00C740B0"/>
     <w:rsid w:val="00C90DED"/>
     <w:rsid w:val="00CD2079"/>
     <w:rsid w:val="00CE59EB"/>
     <w:rsid w:val="00CF7AD5"/>
     <w:rsid w:val="00D2786C"/>
@@ -4928,52 +4968,54 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00327947"/>
     <w:rsid w:val="00261497"/>
+    <w:rsid w:val="002C7CF3"/>
     <w:rsid w:val="00327947"/>
     <w:rsid w:val="003F0012"/>
+    <w:rsid w:val="00570FB5"/>
     <w:rsid w:val="00816C5F"/>
     <w:rsid w:val="00850E83"/>
     <w:rsid w:val="009D7E8E"/>
     <w:rsid w:val="00C90DED"/>
     <w:rsid w:val="00CE59EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -5709,50 +5751,59 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100406F3B7FB6BE0145A5B7C726B89C2C04" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="429ea42bdce6de1bdba8368a564a797e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="38184c0f-cc60-42a0-8d30-996cfec54efa" xmlns:ns3="e4fcdc13-2ac7-4920-bd5a-355c3eac5623" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f935610a04078b35bda9d32711058fa" ns2:_="" ns3:_="">
     <xsd:import namespace="38184c0f-cc60-42a0-8d30-996cfec54efa"/>
     <xsd:import namespace="e4fcdc13-2ac7-4920-bd5a-355c3eac5623"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -5909,123 +5960,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="38184c0f-cc60-42a0-8d30-996cfec54efa">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="e4fcdc13-2ac7-4920-bd5a-355c3eac5623" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6CFE145-3E28-476E-8CC1-065BC8E5E6BB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F264097-E3E9-4BBC-BC61-C1CB340A129D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="38184c0f-cc60-42a0-8d30-996cfec54efa"/>
     <ds:schemaRef ds:uri="e4fcdc13-2ac7-4920-bd5a-355c3eac5623"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46C15364-94D8-45AA-8642-9C5BD29DEDDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="38184c0f-cc60-42a0-8d30-996cfec54efa"/>
     <ds:schemaRef ds:uri="e4fcdc13-2ac7-4920-bd5a-355c3eac5623"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>432</Words>
-  <Characters>2058</Characters>
+  <Words>397</Words>
+  <Characters>2268</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2501</CharactersWithSpaces>
+  <CharactersWithSpaces>2660</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Teri Hassell</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-01-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 24 for Word</vt:lpwstr>
   </property>