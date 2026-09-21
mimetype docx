--- v0 (2026-04-30)
+++ v1 (2026-09-21)
@@ -12,451 +12,514 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="51563A3F" w14:textId="77777777" w:rsidR="00462657" w:rsidRDefault="00462657" w:rsidP="00462657"/>
+    <w:p w:rsidR="00462657" w:rsidP="00462657" w:rsidRDefault="00462657" w14:paraId="51563A3F" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10165" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1541"/>
-        <w:gridCol w:w="1654"/>
+        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="1575"/>
         <w:gridCol w:w="1171"/>
         <w:gridCol w:w="2031"/>
-        <w:gridCol w:w="1388"/>
-        <w:gridCol w:w="2380"/>
+        <w:gridCol w:w="1500"/>
+        <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00806823" w14:paraId="5E4DE1DA" w14:textId="77777777" w:rsidTr="006902E0">
+      <w:tr w:rsidR="00806823" w:rsidTr="23C0E57B" w14:paraId="5E4DE1DA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2D2E4A34" w14:textId="38FF2A97" w:rsidR="00806823" w:rsidRPr="00806823" w:rsidRDefault="00806823" w:rsidP="00462657">
+          <w:p w:rsidRPr="00806823" w:rsidR="00806823" w:rsidP="00462657" w:rsidRDefault="00806823" w14:paraId="2D2E4A34" w14:textId="38FF2A97">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806823">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>SUBJECT:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8624" w:type="dxa"/>
+            <w:tcW w:w="8545" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="63E188E7" w14:textId="77777777" w:rsidR="00806823" w:rsidRDefault="00806823" w:rsidP="00462657"/>
+          <w:p w:rsidR="00806823" w:rsidP="00462657" w:rsidRDefault="00083ECF" w14:paraId="63E188E7" w14:textId="0530CA1F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806823" w14:paraId="65C0F024" w14:textId="77777777" w:rsidTr="006902E0">
+      <w:tr w:rsidR="00806823" w:rsidTr="23C0E57B" w14:paraId="65C0F024" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6CDE6386" w14:textId="3FF714AC" w:rsidR="00806823" w:rsidRPr="00806823" w:rsidRDefault="00806823" w:rsidP="00462657">
+          <w:p w:rsidRPr="00806823" w:rsidR="00806823" w:rsidP="00462657" w:rsidRDefault="00806823" w14:paraId="6CDE6386" w14:textId="3FF714AC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806823">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>POLICY:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8624" w:type="dxa"/>
+            <w:tcW w:w="8545" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2A9D0B22" w14:textId="77777777" w:rsidR="00806823" w:rsidRDefault="00806823" w:rsidP="00462657"/>
+          <w:p w:rsidR="00806823" w:rsidP="00462657" w:rsidRDefault="00083ECF" w14:paraId="2A9D0B22" w14:noSpellErr="1" w14:textId="5F51A47E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806823" w14:paraId="7896D6B7" w14:textId="77777777" w:rsidTr="006902E0">
+      <w:tr w:rsidR="00806823" w:rsidTr="23C0E57B" w14:paraId="7896D6B7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="35C97849" w14:textId="56DBB624" w:rsidR="00806823" w:rsidRPr="00806823" w:rsidRDefault="00806823" w:rsidP="00462657">
+          <w:p w:rsidRPr="00806823" w:rsidR="00806823" w:rsidP="00462657" w:rsidRDefault="00806823" w14:paraId="35C97849" w14:textId="56DBB624">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806823">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PROCEDURE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8624" w:type="dxa"/>
+            <w:tcW w:w="8545" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0D184EE1" w14:textId="77777777" w:rsidR="00806823" w:rsidRDefault="00806823" w:rsidP="00462657"/>
+          <w:p w:rsidR="00806823" w:rsidP="00462657" w:rsidRDefault="00806823" w14:paraId="0D184EE1" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806823" w14:paraId="7EF7C3BC" w14:textId="77777777" w:rsidTr="006902E0">
+      <w:tr w:rsidR="00806823" w:rsidTr="23C0E57B" w14:paraId="7EF7C3BC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4DB82789" w14:textId="5628D7B0" w:rsidR="00806823" w:rsidRPr="00806823" w:rsidRDefault="00806823" w:rsidP="00462657">
+          <w:p w:rsidRPr="00806823" w:rsidR="00806823" w:rsidP="00462657" w:rsidRDefault="00806823" w14:paraId="4DB82789" w14:textId="5628D7B0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806823">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EFFECTIVE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcW w:w="1575" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="31258674" w14:textId="77777777" w:rsidR="00806823" w:rsidRDefault="00806823" w:rsidP="00462657"/>
+          <w:p w:rsidR="00806823" w:rsidP="00462657" w:rsidRDefault="00EB5CE8" w14:paraId="31258674" w14:noSpellErr="1" w14:textId="7EA312F4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="07A3D860" w14:textId="3854B929" w:rsidR="00806823" w:rsidRPr="00806823" w:rsidRDefault="00806823" w:rsidP="00462657">
+          <w:p w:rsidRPr="00806823" w:rsidR="00806823" w:rsidP="00462657" w:rsidRDefault="00806823" w14:paraId="07A3D860" w14:textId="3854B929">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806823">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>REVISED:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2031" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="33B09240" w14:textId="77777777" w:rsidR="00806823" w:rsidRDefault="00806823" w:rsidP="00462657"/>
+          <w:p w:rsidR="00806823" w:rsidP="00462657" w:rsidRDefault="00EB5CE8" w14:paraId="33B09240" w14:noSpellErr="1" w14:textId="26F73B82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1388" w:type="dxa"/>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="17E75DA5" w14:textId="77E75107" w:rsidR="00806823" w:rsidRPr="00806823" w:rsidRDefault="00806823" w:rsidP="00462657">
+          <w:p w:rsidRPr="00806823" w:rsidR="00806823" w:rsidP="00462657" w:rsidRDefault="00806823" w14:paraId="17E75DA5" w14:textId="77E75107">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806823">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>REVIEWED</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2380" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2CD192C1" w14:textId="40F925A2" w:rsidR="00806823" w:rsidRDefault="00806823" w:rsidP="00462657"/>
+          <w:p w:rsidR="00806823" w:rsidP="00462657" w:rsidRDefault="00EB5CE8" w14:paraId="2CD192C1" w14:noSpellErr="1" w14:textId="4A0A5358"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0AFFD18D" w14:textId="77777777" w:rsidR="00462657" w:rsidRDefault="00462657" w:rsidP="00462657"/>
-    <w:p w14:paraId="6F5ABB2B" w14:textId="2BD45DEB" w:rsidR="000530A9" w:rsidRPr="00380F4B" w:rsidRDefault="000530A9" w:rsidP="00462657">
+    <w:p w:rsidR="00462657" w:rsidP="00462657" w:rsidRDefault="00462657" w14:paraId="0AFFD18D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00380F4B" w:rsidR="000530A9" w:rsidP="00462657" w:rsidRDefault="000530A9" w14:paraId="6F5ABB2B" w14:textId="2BD45DEB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00380F4B">
+      <w:r w:rsidRPr="23C0E57B" w:rsidR="000530A9">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Introduction and Purpose</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000530A9" w:rsidP="00462657" w:rsidRDefault="009E54CD" w14:paraId="3032A0ED" w14:textId="73C9A773">
+      <w:r w:rsidR="009E54CD">
+        <w:rPr/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="23C0E57B" w:rsidRDefault="23C0E57B" w14:paraId="21CB7322" w14:textId="50087BD2"/>
+    <w:p w:rsidR="006902E0" w:rsidP="00462657" w:rsidRDefault="006902E0" w14:paraId="187C1CD0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00380F4B" w:rsidR="000530A9" w:rsidP="00462657" w:rsidRDefault="000530A9" w14:paraId="3D1D83A6" w14:textId="2E2882B3">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Introduction and Purpose</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="23C0E57B" w:rsidR="000530A9">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3032A0ED" w14:textId="77777777" w:rsidR="000530A9" w:rsidRDefault="000530A9" w:rsidP="00462657"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3D1D83A6" w14:textId="2E2882B3" w:rsidR="000530A9" w:rsidRPr="00380F4B" w:rsidRDefault="000530A9" w:rsidP="00462657">
+    <w:p w:rsidR="008677AB" w:rsidP="00462657" w:rsidRDefault="008677AB" w14:paraId="4D0126F8" w14:textId="77777777" w14:noSpellErr="1">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="23C0E57B" w:rsidP="23C0E57B" w:rsidRDefault="23C0E57B" w14:paraId="5B27BDB8" w14:textId="2F20249A">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="23C0E57B" w:rsidP="23C0E57B" w:rsidRDefault="23C0E57B" w14:paraId="398D9684" w14:textId="5C0B8F0B">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00380F4B" w:rsidR="000530A9" w:rsidP="00462657" w:rsidRDefault="00F52816" w14:paraId="55D34BE4" w14:textId="404FB5E0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00380F4B">
+      <w:r w:rsidRPr="23C0E57B" w:rsidR="00F52816">
         <w:rPr>
-          <w:b/>
-[...17 lines deleted...]
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A3C4F9" w14:textId="77777777" w:rsidR="00F52816" w:rsidRDefault="00F52816" w:rsidP="00462657"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="54AF2227" w14:textId="1C8C7497" w:rsidR="00F52816" w:rsidRPr="00380F4B" w:rsidRDefault="00F52816" w:rsidP="00462657">
+    <w:p w:rsidR="23C0E57B" w:rsidP="23C0E57B" w:rsidRDefault="23C0E57B" w14:paraId="544899E3" w14:textId="63560BB9">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="23C0E57B" w:rsidP="23C0E57B" w:rsidRDefault="23C0E57B" w14:paraId="074653FB" w14:textId="6AB2EA8B">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="23C0E57B" w:rsidP="23C0E57B" w:rsidRDefault="23C0E57B" w14:paraId="76F0738F" w14:textId="73386568">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00380F4B" w:rsidR="00F52816" w:rsidP="00462657" w:rsidRDefault="00F52816" w14:paraId="54AF2227" w14:textId="1C8C7497">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00380F4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reference</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E71D4B" w14:textId="77777777" w:rsidR="00F52816" w:rsidRDefault="00F52816" w:rsidP="00462657"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="633DEDF1" w14:textId="415B1588" w:rsidR="00F52816" w:rsidRPr="00380F4B" w:rsidRDefault="00F52816" w:rsidP="00462657">
+    <w:p w:rsidR="00F52816" w:rsidP="00462657" w:rsidRDefault="00F52816" w14:paraId="60E71D4B" w14:textId="77777777" w14:noSpellErr="1"/>
+    <w:p w:rsidR="23C0E57B" w:rsidRDefault="23C0E57B" w14:paraId="431D407F" w14:textId="251F45E7"/>
+    <w:p w:rsidR="006902E0" w:rsidP="00462657" w:rsidRDefault="006902E0" w14:paraId="4F6B35BB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00380F4B" w:rsidR="00F52816" w:rsidP="00462657" w:rsidRDefault="00F52816" w14:paraId="633DEDF1" w14:textId="415B1588">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00380F4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Related Manuals or Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36228FE8" w14:textId="77777777" w:rsidR="009159D3" w:rsidRDefault="009159D3" w:rsidP="009159D3"/>
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00462657" w:rsidRPr="00462657" w:rsidSect="006902E0">
+    <w:p w:rsidR="009159D3" w:rsidP="009159D3" w:rsidRDefault="009159D3" w14:paraId="36228FE8" w14:textId="77777777"/>
+    <w:p w:rsidR="00462657" w:rsidP="00462657" w:rsidRDefault="00462657" w14:paraId="428C51DB" w14:textId="77777777"/>
+    <w:p w:rsidR="00462657" w:rsidP="00462657" w:rsidRDefault="00462657" w14:paraId="07EB7FCB" w14:textId="77777777"/>
+    <w:p w:rsidR="00462657" w:rsidP="00462657" w:rsidRDefault="00462657" w14:paraId="3514C11D" w14:textId="77777777"/>
+    <w:p w:rsidR="00462657" w:rsidP="00462657" w:rsidRDefault="00462657" w14:paraId="7C04EDC0" w14:textId="77777777"/>
+    <w:p w:rsidR="00462657" w:rsidP="00462657" w:rsidRDefault="00462657" w14:paraId="034D7E90" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00462657" w:rsidR="00462657" w:rsidP="00462657" w:rsidRDefault="00462657" w14:paraId="5D0F6FAB" w14:textId="66E56315"/>
+    <w:sectPr w:rsidRPr="00462657" w:rsidR="00462657" w:rsidSect="006902E0">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32860B9A" w14:textId="77777777" w:rsidR="006E326C" w:rsidRDefault="006E326C" w:rsidP="00322E43">
+    <w:p w:rsidR="00146BC5" w:rsidP="00322E43" w:rsidRDefault="00146BC5" w14:paraId="7364A3F2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20230AF5" w14:textId="77777777" w:rsidR="006E326C" w:rsidRDefault="006E326C" w:rsidP="00322E43">
+    <w:p w:rsidR="00146BC5" w:rsidP="00322E43" w:rsidRDefault="00146BC5" w14:paraId="4C760195" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="76D03533" w14:textId="04FA28E2" w:rsidR="00322E43" w:rsidRDefault="00DC3466">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w:rsidR="00322E43" w:rsidRDefault="00DC3466" w14:paraId="76D03533" w14:textId="04FA28E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="020C1047" wp14:editId="7D4CA175">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>4943475</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>38735</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1447800" cy="409575"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1243916467" name="Graphic 1243916467"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -555,148 +618,134 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5391150" cy="56515"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-543751204"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="7C9C7317" w14:textId="79F447A2" w:rsidR="0083273B" w:rsidRDefault="0083273B">
+          <w:p w:rsidR="0083273B" w:rsidRDefault="0083273B" w14:paraId="7C9C7317" w14:textId="79F447A2">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="0083273B">
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="0083273B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="0083273B">
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0083273B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0083273B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="0083273B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0083273B">
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidRPr="0083273B">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="0083273B">
-              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            <w:r>
+              <w:instrText> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0083273B">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0083273B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="0083273B">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="25FC0EB6" w14:textId="2B6D192C" w:rsidR="00DC3466" w:rsidRDefault="00BF3D55">
+  <w:p w:rsidR="00DC3466" w:rsidRDefault="00BF3D55" w14:paraId="25FC0EB6" w14:textId="2B6D192C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3166ECB3" wp14:editId="1814DF2F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>334427</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7188200" cy="76200"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="57" y="0"/>
               <wp:lineTo x="57" y="16200"/>
               <wp:lineTo x="21466" y="16200"/>
               <wp:lineTo x="21466" y="0"/>
               <wp:lineTo x="57" y="0"/>
@@ -734,189 +783,189 @@
                     <a:ext cx="7188200" cy="76200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11666DF2" w14:textId="77777777" w:rsidR="006E326C" w:rsidRDefault="006E326C" w:rsidP="00322E43">
+    <w:p w:rsidR="00146BC5" w:rsidP="00322E43" w:rsidRDefault="00146BC5" w14:paraId="43C3EEFF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EE3B66D" w14:textId="77777777" w:rsidR="006E326C" w:rsidRDefault="006E326C" w:rsidP="00322E43">
+    <w:p w:rsidR="00146BC5" w:rsidP="00322E43" w:rsidRDefault="00146BC5" w14:paraId="7E24CD29" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="70E01169" w14:textId="2AC59B0C" w:rsidR="00322E43" w:rsidRDefault="00322E43" w:rsidP="00322E43">
+  <w:p w:rsidR="00322E43" w:rsidP="00322E43" w:rsidRDefault="00322E43" w14:paraId="70E01169" w14:textId="2AC59B0C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                 </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6FC53CED" w14:textId="7038DBCE" w:rsidR="00322E43" w:rsidRDefault="00322E43" w:rsidP="00322E43">
+  <w:p w:rsidR="00322E43" w:rsidP="00322E43" w:rsidRDefault="00322E43" w14:paraId="6FC53CED" w14:textId="7038DBCE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1D170862" w14:textId="77677B02" w:rsidR="00322E43" w:rsidRDefault="00322E43">
+  <w:p w:rsidR="00322E43" w:rsidRDefault="00322E43" w14:paraId="1D170862" w14:textId="77677B02">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1525923A" w14:textId="5628066D" w:rsidR="00DC3466" w:rsidRDefault="006902E0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w:rsidR="00DC3466" w:rsidRDefault="006902E0" w14:paraId="1525923A" w14:textId="5628066D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295F6C30" wp14:editId="0AA210A3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>2466975</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>38100</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3989705" cy="419100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3989705" cy="419100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="79D9DFC4" w14:textId="7883CB4F" w:rsidR="00DC3466" w:rsidRPr="00322E43" w:rsidRDefault="00806823" w:rsidP="00DC3466">
+                        <w:p w:rsidRPr="00322E43" w:rsidR="00DC3466" w:rsidP="00DC3466" w:rsidRDefault="00806823" w14:paraId="79D9DFC4" w14:textId="7883CB4F">
                           <w:pPr>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:sz w:val="32"/>
                               <w:szCs w:val="32"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:sz w:val="32"/>
                               <w:szCs w:val="32"/>
                             </w:rPr>
                             <w:t>Policy Manual</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="295F6C30" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="31A04249">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="295F6C30">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:194.25pt;margin-top:3pt;width:314.15pt;height:33pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmtZ5/LgIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynSdsYcYosRYYB&#10;QVsgHXpWZCkxIIuapMTOfv0o2Xm022nYRSZFio/vIz19aGtFDsK6CnRBs0FKidAcykpvC/rjdfnl&#10;nhLnmS6ZAi0KehSOPsw+f5o2JhdD2IEqhSUYRLu8MQXdeW/yJHF8J2rmBmCERqMEWzOPqt0mpWUN&#10;Rq9VMkzT26QBWxoLXDiHt4+dkc5ifCkF989SOuGJKijW5uNp47kJZzKbsnxrmdlVvC+D/UMVNas0&#10;Jj2HemSekb2t/ghVV9yCA+kHHOoEpKy4iD1gN1n6oZv1jhkRe0FwnDnD5P5fWP50WJsXS3z7FVok&#10;MADSGJc7vAz9tNLW4YuVErQjhMczbKL1hOPlzeR+cpeOKeFoG2WTLI24JpfXxjr/TUBNglBQi7RE&#10;tNhh5TxmRNeTS0jmQFXlslIqKmEUxEJZcmBIovKxRnzxzktp0hT09macxsAawvMustKY4NJTkHy7&#10;aftGN1AesX8L3Wg4w5cVFrlizr8wi7OALeN8+2c8pAJMAr1EyQ7sr7/dB3+kCK2UNDhbBXU/98wK&#10;StR3jeRNstEoDGNURuO7ISr22rK5tuh9vQDsPMNNMjyKwd+rkygt1G+4BvOQFU1Mc8xdUH8SF76b&#10;eFwjLubz6ITjZ5hf6bXhIXRAOlDw2r4xa3qePDL8BKcpZPkHujrf8FLDfO9BVpHLAHCHao87jm6k&#10;uF+zsBvXevS6/AxmvwEAAP//AwBQSwMEFAAGAAgAAAAhAFaE8BjgAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj01Pg0AQhu8m/ofNmHgxdmlJKUGGxhg/Em8WbeNty45AZGcJuwX8925Pepy8b955&#10;nnw7m06MNLjWMsJyEYEgrqxuuUZ4L59uUxDOK9aqs0wIP+RgW1xe5CrTduI3Gne+FmGEXaYQGu/7&#10;TEpXNWSUW9ieOGRfdjDKh3OopR7UFMZNJ1dRlEijWg4fGtXTQ0PV9+5kED5v6sOrm58/pngd948v&#10;Y7nZ6xLx+mq+vwPhafZ/ZTjjB3QoAtPRnlg70SHEaboOVYQkKJ3zaJkElyPCZhWBLHL536D4BQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACa1nn8uAgAAVAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFaE8BjgAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;iAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 2" style="position:absolute;margin-left:194.25pt;margin-top:3pt;width:314.15pt;height:33pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="white [3201]" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmtZ5/LgIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynSdsYcYosRYYB&#10;QVsgHXpWZCkxIIuapMTOfv0o2Xm022nYRSZFio/vIz19aGtFDsK6CnRBs0FKidAcykpvC/rjdfnl&#10;nhLnmS6ZAi0KehSOPsw+f5o2JhdD2IEqhSUYRLu8MQXdeW/yJHF8J2rmBmCERqMEWzOPqt0mpWUN&#10;Rq9VMkzT26QBWxoLXDiHt4+dkc5ifCkF989SOuGJKijW5uNp47kJZzKbsnxrmdlVvC+D/UMVNas0&#10;Jj2HemSekb2t/ghVV9yCA+kHHOoEpKy4iD1gN1n6oZv1jhkRe0FwnDnD5P5fWP50WJsXS3z7FVok&#10;MADSGJc7vAz9tNLW4YuVErQjhMczbKL1hOPlzeR+cpeOKeFoG2WTLI24JpfXxjr/TUBNglBQi7RE&#10;tNhh5TxmRNeTS0jmQFXlslIqKmEUxEJZcmBIovKxRnzxzktp0hT09macxsAawvMustKY4NJTkHy7&#10;aftGN1AesX8L3Wg4w5cVFrlizr8wi7OALeN8+2c8pAJMAr1EyQ7sr7/dB3+kCK2UNDhbBXU/98wK&#10;StR3jeRNstEoDGNURuO7ISr22rK5tuh9vQDsPMNNMjyKwd+rkygt1G+4BvOQFU1Mc8xdUH8SF76b&#10;eFwjLubz6ITjZ5hf6bXhIXRAOlDw2r4xa3qePDL8BKcpZPkHujrf8FLDfO9BVpHLAHCHao87jm6k&#10;uF+zsBvXevS6/AxmvwEAAP//AwBQSwMEFAAGAAgAAAAhAFaE8BjgAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj01Pg0AQhu8m/ofNmHgxdmlJKUGGxhg/Em8WbeNty45AZGcJuwX8925Pepy8b955&#10;nnw7m06MNLjWMsJyEYEgrqxuuUZ4L59uUxDOK9aqs0wIP+RgW1xe5CrTduI3Gne+FmGEXaYQGu/7&#10;TEpXNWSUW9ieOGRfdjDKh3OopR7UFMZNJ1dRlEijWg4fGtXTQ0PV9+5kED5v6sOrm58/pngd948v&#10;Y7nZ6xLx+mq+vwPhafZ/ZTjjB3QoAtPRnlg70SHEaboOVYQkKJ3zaJkElyPCZhWBLHL536D4BQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACa1nn8uAgAAVAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFaE8BjgAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;iAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="79D9DFC4" w14:textId="7883CB4F" w:rsidR="00DC3466" w:rsidRPr="00322E43" w:rsidRDefault="00806823" w:rsidP="00DC3466">
+                  <w:p w:rsidRPr="00322E43" w:rsidR="00DC3466" w:rsidP="00DC3466" w:rsidRDefault="00806823" w14:paraId="48EB588D" w14:textId="7883CB4F">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                       <w:t>Policy Manual</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -954,52 +1003,52 @@
                       </a:prstGeom>
                       <a:ln w="19050"/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="dk1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:line w14:anchorId="7831DD70" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="221.05pt,29.7pt" to="493.3pt,29.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBE1TKxpAEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfS/QfxD03sjp1nUz4vShxfpS&#10;dMUuH6DKVCxMN1Bq7Pz9KCVxim0YhmEwIEsizyEPSa1uJmfZFjCZ4Du+XDScgVehN37T8W9fP168&#10;5yxl6Xtpg4eO7yDxm/X52WqMLVyGIdgekBGJT+0YOz7kHFshkhrAybQIETwZdUAnMx1xI3qUI7E7&#10;Ky6b5p0YA/YRg4KU6PZub+Tryq81qPxJ6wSZ2Y5TbrmuWNfnsor1SrYblHEw6pCG/IcsnDSegs5U&#10;dzJL9oLmFypnFIYUdF6o4ETQ2iioGkjNsvlJzZdBRqhaqDgpzmVK/49WPW5v/RNSGcaY2hSfsKiY&#10;NLryp/zYVIu1m4sFU2aKLt+8vbqmjzN1tIkTMGLK9xAcK5uOW+OLDtnK7UPKFIxcjy7l2no20vR8&#10;aK5qR8Qpl7rLOwt7t8+gmekp+rLS1TGBW4tsK6nB/fdlaSiRW0+eBaKNtTOo+TPo4FtgUEfnb4Gz&#10;d40YfJ6BzviAv4uap2Oqeu9Pab/SWrbPod/VzlQD9b8qO8xqGbDX5wo/vaj1DwAAAP//AwBQSwME&#10;FAAGAAgAAAAhADKydofcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQ&#10;dUBxf9I4FULiECSQaFHP23ibBOJ1FLtpeHuMOMBxZ0Yz3+abyXZipMG3jjXczRIQxJUzLdca3ndP&#10;t0sQPiAb7ByThi/ysCkuL3LMjDvzG43bUItYwj5DDU0IfSalrxqy6GeuJ47e0Q0WQzyHWpoBz7Hc&#10;dvI+SebSYstxocGeHhuqPrcnq+Gj3Je1ulm0x9dUPeNuVC88llpfX00PaxCBpvAXhh/8iA5FZDq4&#10;ExsvOg3xkaBBrVIQ0VVpqkAcfgVZ5PI/fvENAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;RNUysaQBAACZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAMrJ2h9wAAAAGAQAADwAAAAAAAAAAAAAAAAD+AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAAcFAAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1.5pt">
+          <w:pict w14:anchorId="7B02EA7F">
+            <v:line id="Straight Connector 6" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="black [3200]" strokeweight="1.5pt" from="221.05pt,29.7pt" to="493.3pt,29.7pt" w14:anchorId="7831DD70" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBE1TKxpAEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfS/QfxD03sjp1nUz4vShxfpS&#10;dMUuH6DKVCxMN1Bq7Pz9KCVxim0YhmEwIEsizyEPSa1uJmfZFjCZ4Du+XDScgVehN37T8W9fP168&#10;5yxl6Xtpg4eO7yDxm/X52WqMLVyGIdgekBGJT+0YOz7kHFshkhrAybQIETwZdUAnMx1xI3qUI7E7&#10;Ky6b5p0YA/YRg4KU6PZub+Tryq81qPxJ6wSZ2Y5TbrmuWNfnsor1SrYblHEw6pCG/IcsnDSegs5U&#10;dzJL9oLmFypnFIYUdF6o4ETQ2iioGkjNsvlJzZdBRqhaqDgpzmVK/49WPW5v/RNSGcaY2hSfsKiY&#10;NLryp/zYVIu1m4sFU2aKLt+8vbqmjzN1tIkTMGLK9xAcK5uOW+OLDtnK7UPKFIxcjy7l2no20vR8&#10;aK5qR8Qpl7rLOwt7t8+gmekp+rLS1TGBW4tsK6nB/fdlaSiRW0+eBaKNtTOo+TPo4FtgUEfnb4Gz&#10;d40YfJ6BzviAv4uap2Oqeu9Pab/SWrbPod/VzlQD9b8qO8xqGbDX5wo/vaj1DwAAAP//AwBQSwME&#10;FAAGAAgAAAAhADKydofcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQ&#10;dUBxf9I4FULiECSQaFHP23ibBOJ1FLtpeHuMOMBxZ0Yz3+abyXZipMG3jjXczRIQxJUzLdca3ndP&#10;t0sQPiAb7ByThi/ysCkuL3LMjDvzG43bUItYwj5DDU0IfSalrxqy6GeuJ47e0Q0WQzyHWpoBz7Hc&#10;dvI+SebSYstxocGeHhuqPrcnq+Gj3Je1ulm0x9dUPeNuVC88llpfX00PaxCBpvAXhh/8iA5FZDq4&#10;ExsvOg3xkaBBrVIQ0VVpqkAcfgVZ5PI/fvENAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;RNUysaQBAACZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAMrJ2h9wAAAAGAQAADwAAAAAAAAAAAAAAAAD+AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAAcFAAAAAA==&#10;">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00DC3466">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D1C66CD" wp14:editId="28031D87">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-104775</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2250440" cy="638175"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1703487159" name="Graphic 1703487159"/>
           <wp:cNvGraphicFramePr>
@@ -1039,1014 +1088,1036 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="023E3870"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B58C5BEE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="347D647D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AFCA8862"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CBE65CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8C6C7696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54AB673C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8C6C7696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E406AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DF24984"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74566ADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31782570"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="513959300">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1154028039">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1718434502">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="660814167">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1170947940">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="394744465">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00322E43"/>
     <w:rsid w:val="000530A9"/>
+    <w:rsid w:val="0006103B"/>
+    <w:rsid w:val="00083ECF"/>
     <w:rsid w:val="00093977"/>
     <w:rsid w:val="000A0E3C"/>
     <w:rsid w:val="000C4FD6"/>
     <w:rsid w:val="00140348"/>
+    <w:rsid w:val="00146BC5"/>
+    <w:rsid w:val="00190A6C"/>
     <w:rsid w:val="001E4C1D"/>
     <w:rsid w:val="003125EA"/>
+    <w:rsid w:val="00317827"/>
     <w:rsid w:val="00322E43"/>
     <w:rsid w:val="00335CE7"/>
     <w:rsid w:val="0038006A"/>
     <w:rsid w:val="00380F4B"/>
     <w:rsid w:val="003D2E4D"/>
+    <w:rsid w:val="00432E02"/>
+    <w:rsid w:val="00440E51"/>
     <w:rsid w:val="00462657"/>
+    <w:rsid w:val="00506FDC"/>
+    <w:rsid w:val="005443C9"/>
+    <w:rsid w:val="00596A1B"/>
+    <w:rsid w:val="005B17EE"/>
     <w:rsid w:val="0060138C"/>
+    <w:rsid w:val="00617976"/>
     <w:rsid w:val="006902E0"/>
     <w:rsid w:val="006E326C"/>
     <w:rsid w:val="00732866"/>
+    <w:rsid w:val="00741264"/>
     <w:rsid w:val="00755273"/>
     <w:rsid w:val="00806823"/>
     <w:rsid w:val="0083273B"/>
+    <w:rsid w:val="008677AB"/>
+    <w:rsid w:val="00873084"/>
     <w:rsid w:val="008E302F"/>
     <w:rsid w:val="009159D3"/>
+    <w:rsid w:val="00947A61"/>
     <w:rsid w:val="009B3C1D"/>
+    <w:rsid w:val="009E54CD"/>
     <w:rsid w:val="00A11ADD"/>
     <w:rsid w:val="00A1417A"/>
     <w:rsid w:val="00BF3D55"/>
     <w:rsid w:val="00C01DF5"/>
+    <w:rsid w:val="00C172A5"/>
+    <w:rsid w:val="00CE5B36"/>
     <w:rsid w:val="00D4037A"/>
     <w:rsid w:val="00DC3466"/>
     <w:rsid w:val="00E165F2"/>
+    <w:rsid w:val="00EB5CE8"/>
     <w:rsid w:val="00F461CB"/>
     <w:rsid w:val="00F52816"/>
     <w:rsid w:val="00F83F39"/>
+    <w:rsid w:val="23C0E57B"/>
+    <w:rsid w:val="6C196A12"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="30C0C81C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2B62F812-833E-482D-96F1-000B67F90AFF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2202,52 +2273,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2314,196 +2385,207 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00D4037A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00322E43"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00322E43"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00322E43"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00322E43"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4037A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D4037A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D4037A"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D4037A"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00806823"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00432E02"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2782,178 +2864,195 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005A9FE8F26814D5408715D675E74FC68A" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="378e8e720d7325b488f3bd83f20cb637">
-[...2 lines deleted...]
-    <xsd:import namespace="0149f6b6-e0c2-45b7-ab0a-93adb02cb802"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002E4505545DBD024FA44A036768EFBAD0" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="37cc15cca960fe3f904fce17428186ee">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee591116-3cb4-4cbf-9e27-fa116b4b981b" xmlns:ns3="fb610483-ed53-429e-8a97-b0a3b71e8e76" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b84bdd1f2abaea9b15e3ab92c04b2749" ns2:_="" ns3:_="">
+    <xsd:import namespace="ee591116-3cb4-4cbf-9e27-fa116b4b981b"/>
+    <xsd:import namespace="fb610483-ed53-429e-8a97-b0a3b71e8e76"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="425f926a-34ff-4fc4-8691-92abec038242" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ee591116-3cb4-4cbf-9e27-fa116b4b981b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c66bcfc7-c51b-4bc8-8383-b8f609394d6e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0149f6b6-e0c2-45b7-ab0a-93adb02cb802" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fb610483-ed53-429e-8a97-b0a3b71e8e76" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6d7af067-c3b3-4370-8276-b506925437a7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0149f6b6-e0c2-45b7-ab0a-93adb02cb802">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c6a0e0de-083e-4f9c-91d9-9229c10352f9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fb610483-ed53-429e-8a97-b0a3b71e8e76">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
@@ -3017,122 +3116,111 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fb610483-ed53-429e-8a97-b0a3b71e8e76" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee591116-3cb4-4cbf-9e27-fa116b4b981b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92FC95EE-6439-480D-BF70-69DDCE56C855}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8C61182-D4C6-4593-BBA8-38E36DBF192C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="0149f6b6-e0c2-45b7-ab0a-93adb02cb802"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{164D3032-FE5A-4D95-AB0F-8F5D0581D866}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDDFF5E9-1342-4535-BBFF-02F6E648DD59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="425f926a-34ff-4fc4-8691-92abec038242"/>
-    <ds:schemaRef ds:uri="0149f6b6-e0c2-45b7-ab0a-93adb02cb802"/>
+    <ds:schemaRef ds:uri="ee591116-3cb4-4cbf-9e27-fa116b4b981b"/>
+    <ds:schemaRef ds:uri="fb610483-ed53-429e-8a97-b0a3b71e8e76"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8C61182-D4C6-4593-BBA8-38E36DBF192C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92FC95EE-6439-480D-BF70-69DDCE56C855}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fb610483-ed53-429e-8a97-b0a3b71e8e76"/>
+    <ds:schemaRef ds:uri="ee591116-3cb4-4cbf-9e27-fa116b4b981b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Great Falls College - MSU</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ginny Pierce</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Troy Stoddard</lastModifiedBy>
+  <revision>20</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x0101005A9FE8F26814D5408715D675E74FC68A</vt:lpwstr>
+    <vt:lpwstr>0x0101002E4505545DBD024FA44A036768EFBAD0</vt:lpwstr>
   </property>
 </Properties>
 </file>