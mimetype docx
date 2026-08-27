--- v0 (2026-07-10)
+++ v1 (2026-08-27)
@@ -2823,211 +2823,190 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045B8A9CD5CD4EE46B0D4C9F725A5D0A1" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="585aacf467ebb725523a105350f18dfe">
-[...3 lines deleted...]
-    <xsd:import namespace="87b58e9b-09f0-4391-a8ce-5ae9e3d9ff69"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002E4505545DBD024FA44A036768EFBAD0" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="37cc15cca960fe3f904fce17428186ee">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee591116-3cb4-4cbf-9e27-fa116b4b981b" xmlns:ns3="fb610483-ed53-429e-8a97-b0a3b71e8e76" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b84bdd1f2abaea9b15e3ab92c04b2749" ns2:_="" ns3:_="">
+    <xsd:import namespace="ee591116-3cb4-4cbf-9e27-fa116b4b981b"/>
+    <xsd:import namespace="fb610483-ed53-429e-8a97-b0a3b71e8e76"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...17 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ee591116-3cb4-4cbf-9e27-fa116b4b981b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="18" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
-[...8 lines deleted...]
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c66bcfc7-c51b-4bc8-8383-b8f609394d6e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_activity" ma:index="23" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceSystemTags" ma:index="26" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87b58e9b-09f0-4391-a8ce-5ae9e3d9ff69" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fb610483-ed53-429e-8a97-b0a3b71e8e76" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c6a0e0de-083e-4f9c-91d9-9229c10352f9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fb610483-ed53-429e-8a97-b0a3b71e8e76">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...3 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -3098,75 +3077,60 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-[...1 lines deleted...]
-    <_activity xmlns="2fadd309-3cdd-4f28-b958-f9160e9ef443" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee591116-3cb4-4cbf-9e27-fa116b4b981b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fb610483-ed53-429e-8a97-b0a3b71e8e76" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D5249B2-F9E9-4C41-9359-820D93EA08E7}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA1242EE-0D7A-4D78-8446-2D9D660B1568}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8C61182-D4C6-4593-BBA8-38E36DBF192C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92FC95EE-6439-480D-BF70-69DDCE56C855}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="87b58e9b-09f0-4391-a8ce-5ae9e3d9ff69"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="2fadd309-3cdd-4f28-b958-f9160e9ef443"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
@@ -3192,29 +3156,29 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ginny Pierce</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x01010045B8A9CD5CD4EE46B0D4C9F725A5D0A1</vt:lpwstr>
+    <vt:lpwstr>0x0101002E4505545DBD024FA44A036768EFBAD0</vt:lpwstr>
   </property>
 </Properties>
 </file>